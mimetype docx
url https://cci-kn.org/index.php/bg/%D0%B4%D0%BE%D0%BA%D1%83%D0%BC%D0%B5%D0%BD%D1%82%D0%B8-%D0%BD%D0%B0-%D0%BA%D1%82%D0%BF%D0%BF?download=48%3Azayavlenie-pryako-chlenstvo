--- v0 (2026-03-10)
+++ v1 (2026-06-24)
@@ -133,52 +133,50 @@
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>КЮСТЕНДИЛСКА</w:t>
       </w:r>
       <w:r w:rsidR="00236962" w:rsidRPr="0016447C">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТЪРГОВСКО-ПРОМИШЛЕНА ПАЛАТА </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D2ECA" w:rsidRPr="00D27988" w:rsidRDefault="009D2ECA" w:rsidP="00841158">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="009D2ECA" w:rsidRPr="0016447C" w:rsidRDefault="009D2ECA" w:rsidP="00841158">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016447C">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАЯВЛЕНИЕ ЗА </w:t>
       </w:r>
       <w:r w:rsidR="00FC254E" w:rsidRPr="0016447C">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="25"/>
@@ -4283,51 +4281,105 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> за преки членове</w:t>
       </w:r>
       <w:r w:rsidRPr="0016447C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A53EBF" w:rsidRPr="0016447C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 240,00 лв. /12 месеца х 20 лв. на месец/</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001203AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EBF" w:rsidRPr="0016447C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,00 </w:t>
+      </w:r>
+      <w:r w:rsidR="001203AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EBF" w:rsidRPr="0016447C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /12 месеца х </w:t>
+      </w:r>
+      <w:r w:rsidR="001203AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EBF" w:rsidRPr="0016447C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на месец/</w:t>
       </w:r>
       <w:r w:rsidR="00092351" w:rsidRPr="0016447C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00092351" w:rsidRPr="0016447C" w:rsidRDefault="00092351" w:rsidP="00092351">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4429,50 +4481,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BG68BUIN95611000626550 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC254E" w:rsidRPr="0016447C" w:rsidRDefault="00FC254E" w:rsidP="00FC254E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016447C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BIC КОД:   BUINBGSF</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00FC254E" w:rsidRPr="0016447C" w:rsidRDefault="00FC254E" w:rsidP="00FC254E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016447C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ВАЛУТА:   BGN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC254E" w:rsidRPr="0016447C" w:rsidRDefault="00FC254E" w:rsidP="00FC254E">
       <w:pPr>
         <w:tabs>
@@ -4521,153 +4575,153 @@
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00233762" w:rsidRPr="0016447C" w:rsidSect="0057071F">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1417" w:header="142" w:footer="201" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD57FB" w:rsidRDefault="00DD57FB">
+    <w:p w:rsidR="00F55220" w:rsidRDefault="00F55220">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD57FB" w:rsidRDefault="00DD57FB">
+    <w:p w:rsidR="00F55220" w:rsidRDefault="00F55220">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD57FB" w:rsidRDefault="00DD57FB">
+    <w:p w:rsidR="00F55220" w:rsidRDefault="00F55220">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD57FB" w:rsidRDefault="00DD57FB">
+    <w:p w:rsidR="00F55220" w:rsidRDefault="00F55220">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="0057071F" w:rsidRDefault="0057071F" w:rsidP="0057071F"/>
   <w:p w:rsidR="0057071F" w:rsidRDefault="0057071F" w:rsidP="0057071F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18AD3D0E" wp14:editId="490C0ED0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -5122,79 +5176,79 @@
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">    </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F94816">
                       <w:rPr>
                         <w:rFonts w:cs="Tahoma"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>INDUSTRY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00DD57FB">
+    <w:r w:rsidR="00F55220">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:3in;margin-top:-9pt;width:36pt;height:29.65pt;z-index:251667456;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1767623186" r:id="rId2">
+        <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1835435436" r:id="rId2">
           <o:FieldCodes>\s</o:FieldCodes>
         </o:OLEObject>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="0057071F" w:rsidRPr="009E14A5" w:rsidRDefault="0057071F" w:rsidP="0057071F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18671BE6" wp14:editId="46A5FC5A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>167640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5829300" cy="0"/>
               <wp:effectExtent l="9525" t="5715" r="9525" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Line 2"/>
@@ -5906,79 +5960,79 @@
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">    </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F94816">
                       <w:rPr>
                         <w:rFonts w:cs="Tahoma"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>INDUSTRY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00DD57FB">
+    <w:r w:rsidR="00F55220">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:3in;margin-top:-9pt;width:36pt;height:29.65pt;z-index:251662336;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_s2049" DrawAspect="Content" ObjectID="_1767623187" r:id="rId2">
+        <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_s2049" DrawAspect="Content" ObjectID="_1835435437" r:id="rId2">
           <o:FieldCodes>\s</o:FieldCodes>
         </o:OLEObject>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="0057071F" w:rsidRPr="009E14A5" w:rsidRDefault="0057071F" w:rsidP="0057071F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66746882" wp14:editId="1ADA37D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>167640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5829300" cy="0"/>
               <wp:effectExtent l="9525" t="5715" r="9525" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Line 2"/>
@@ -7124,50 +7178,51 @@
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801FAD"/>
     <w:rsid w:val="000072E4"/>
     <w:rsid w:val="00073DF7"/>
     <w:rsid w:val="00092351"/>
     <w:rsid w:val="000A3247"/>
     <w:rsid w:val="000C518D"/>
     <w:rsid w:val="001038FA"/>
     <w:rsid w:val="00106505"/>
+    <w:rsid w:val="001203AA"/>
     <w:rsid w:val="00147CE6"/>
     <w:rsid w:val="00154369"/>
     <w:rsid w:val="0016447C"/>
     <w:rsid w:val="00192C66"/>
     <w:rsid w:val="001E5A1F"/>
     <w:rsid w:val="00206E02"/>
     <w:rsid w:val="00233762"/>
     <w:rsid w:val="00234CE6"/>
     <w:rsid w:val="00236962"/>
     <w:rsid w:val="00243E3A"/>
     <w:rsid w:val="002A1B76"/>
     <w:rsid w:val="002C235B"/>
     <w:rsid w:val="0032028F"/>
     <w:rsid w:val="003347FC"/>
     <w:rsid w:val="003774D8"/>
     <w:rsid w:val="003958E8"/>
     <w:rsid w:val="003A5D75"/>
     <w:rsid w:val="003D0600"/>
     <w:rsid w:val="003E6AF7"/>
     <w:rsid w:val="003F4407"/>
     <w:rsid w:val="00404207"/>
     <w:rsid w:val="004158A6"/>
     <w:rsid w:val="00423FAA"/>
     <w:rsid w:val="00460877"/>
     <w:rsid w:val="004A0D66"/>
@@ -7238,50 +7293,51 @@
     <w:rsid w:val="00C53876"/>
     <w:rsid w:val="00C56032"/>
     <w:rsid w:val="00C771A7"/>
     <w:rsid w:val="00C86CA8"/>
     <w:rsid w:val="00C9059A"/>
     <w:rsid w:val="00C92E87"/>
     <w:rsid w:val="00C95188"/>
     <w:rsid w:val="00CD543C"/>
     <w:rsid w:val="00CE73D9"/>
     <w:rsid w:val="00CF478E"/>
     <w:rsid w:val="00D131AD"/>
     <w:rsid w:val="00D27988"/>
     <w:rsid w:val="00D72FB3"/>
     <w:rsid w:val="00DA1B97"/>
     <w:rsid w:val="00DB175C"/>
     <w:rsid w:val="00DD0C56"/>
     <w:rsid w:val="00DD3A24"/>
     <w:rsid w:val="00DD57FB"/>
     <w:rsid w:val="00E23A25"/>
     <w:rsid w:val="00E85F74"/>
     <w:rsid w:val="00EB27A7"/>
     <w:rsid w:val="00F07934"/>
     <w:rsid w:val="00F16910"/>
     <w:rsid w:val="00F51601"/>
     <w:rsid w:val="00F53F06"/>
+    <w:rsid w:val="00F55220"/>
     <w:rsid w:val="00F56FAC"/>
     <w:rsid w:val="00F879C9"/>
     <w:rsid w:val="00F941F8"/>
     <w:rsid w:val="00FC254E"/>
     <w:rsid w:val="00FD0B3D"/>
     <w:rsid w:val="00FE6912"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
@@ -8344,85 +8400,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{091B9BA3-E7A9-4B5C-9E94-E90AF5D7164E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A221E9B4-3DDD-485A-AF5D-8BFCAA285A3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>1027</Words>
-  <Characters>5858</Characters>
+  <Characters>5860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ncpo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6872</CharactersWithSpaces>
+  <CharactersWithSpaces>6874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user10</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>